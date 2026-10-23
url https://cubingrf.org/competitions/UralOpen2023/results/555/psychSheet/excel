--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -53,66 +53,66 @@
   <si>
     <t>50.79</t>
   </si>
   <si>
     <t>46.72</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
+  </si>
+  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:13.51</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>1:23.32</t>
   </si>
   <si>
     <t>1:13.29</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:37.91</t>
   </si>