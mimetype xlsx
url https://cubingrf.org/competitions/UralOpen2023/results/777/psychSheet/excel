--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -71,66 +71,66 @@
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>3:42.53</t>
   </si>
   <si>
     <t>3:28.23</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>4:40.96</t>
+  </si>
+  <si>
+    <t>4:38.85</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>4:53.12</t>
   </si>
   <si>
     <t>4:26.45</t>
-  </si>
-[...7 lines deleted...]
-    <t>5:43.94</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>9:44.27</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>Макар Лихолатов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>