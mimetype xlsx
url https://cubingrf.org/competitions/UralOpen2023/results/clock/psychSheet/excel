--- v1 (2026-03-03)
+++ v2 (2026-09-07)
@@ -32,96 +32,96 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
+    <t>3.44</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>5.68</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.63</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>