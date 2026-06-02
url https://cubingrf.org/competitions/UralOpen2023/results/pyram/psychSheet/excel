--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
-    <t>2.29</t>
+    <t>1.97</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>