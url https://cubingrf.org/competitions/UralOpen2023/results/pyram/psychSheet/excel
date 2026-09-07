--- v2 (2026-06-02)
+++ v3 (2026-09-07)
@@ -29,51 +29,51 @@
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>2.71</t>
+    <t>2.30</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>