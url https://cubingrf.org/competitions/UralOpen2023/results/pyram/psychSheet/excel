--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -32,66 +32,66 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
-    <t>4.62</t>
+    <t>4.09</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
@@ -143,63 +143,63 @@
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.71</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Макар Лихолатов</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>10.31</t>
   </si>
   <si>
+    <t>Кирилл Колясников</t>
+  </si>
+  <si>
+    <t>13.81</t>
+  </si>
+  <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>13.86</t>
   </si>
   <si>
     <t>7.97</t>
-  </si>
-[...4 lines deleted...]
-    <t>14.46</t>
   </si>
   <si>
     <t>Арслан Бикметов</t>
   </si>
   <si>
     <t>14.82</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>Александр Щинов</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>Даниил Габбасов</t>
   </si>
   <si>
     <t>19.70</t>
   </si>
@@ -788,65 +788,65 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>