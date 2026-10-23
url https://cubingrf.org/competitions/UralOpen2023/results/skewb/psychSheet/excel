--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>4.86</t>
   </si>
   <si>
     <t>2.05</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.18</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>7.20</t>
   </si>
@@ -125,84 +125,84 @@
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>14.25</t>
   </si>
   <si>
     <t>10.46</t>
   </si>
   <si>
+    <t>Кирилл Колясников</t>
+  </si>
+  <si>
+    <t>14.64</t>
+  </si>
+  <si>
+    <t>9.27</t>
+  </si>
+  <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>16.26</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>Ролан Хайретдинов</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
     <t>Макар Лихолатов</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
     <t>12.42</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.33</t>
   </si>
   <si>
     <t>Матвей Халиков</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>