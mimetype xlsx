--- v3 (2026-06-03)
+++ v4 (2026-10-23)
@@ -86,51 +86,51 @@
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>22.34</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>28.83</t>
   </si>
   <si>
-    <t>22.73</t>
+    <t>22.66</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>29.05</t>
   </si>
   <si>
     <t>24.55</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>30.22</t>
   </si>
   <si>
     <t>20.28</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>31.80</t>
   </si>