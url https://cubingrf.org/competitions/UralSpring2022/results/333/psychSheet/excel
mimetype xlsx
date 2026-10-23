--- v3 (2026-04-17)
+++ v4 (2026-10-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>8.92</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>9.37</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
   </si>
   <si>
     <t>Илья Мурмуляк</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>Екатерина Шутенко</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>9.30</t>
   </si>