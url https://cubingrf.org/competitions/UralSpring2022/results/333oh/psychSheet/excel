--- v2 (2026-03-03)
+++ v3 (2026-06-04)
@@ -98,66 +98,66 @@
   <si>
     <t>24.48</t>
   </si>
   <si>
     <t>21.16</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>25.66</t>
   </si>
   <si>
     <t>19.31</t>
   </si>
   <si>
     <t>Сергей Бубликов</t>
   </si>
   <si>
     <t>25.67</t>
   </si>
   <si>
     <t>20.85</t>
   </si>
   <si>
+    <t>Тимофей Терещенко</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>21.61</t>
+  </si>
+  <si>
     <t>Илья Мурмуляк</t>
   </si>
   <si>
     <t>26.19</t>
   </si>
   <si>
     <t>21.53</t>
-  </si>
-[...7 lines deleted...]
-    <t>21.61</t>
   </si>
   <si>
     <t>Екатерина Шутенко</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>23.25</t>
   </si>
   <si>
     <t>Тимофей Диденко</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>