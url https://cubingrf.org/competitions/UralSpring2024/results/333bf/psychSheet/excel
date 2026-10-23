--- v1 (2026-01-15)
+++ v2 (2026-10-23)
@@ -26,75 +26,75 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>1:25.68</t>
+  </si>
+  <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>1:53.12</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...4 lines deleted...]
-  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>5:29.51</t>
+    <t>3:57.78</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5:40.32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -461,65 +461,65 @@
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>