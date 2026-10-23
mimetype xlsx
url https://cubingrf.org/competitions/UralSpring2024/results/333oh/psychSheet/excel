--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -83,74 +83,74 @@
   <si>
     <t>11.71</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>18.33</t>
   </si>
   <si>
     <t>15.54</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Сергей Бубликов</t>
   </si>
   <si>
     <t>25.67</t>
   </si>
   <si>
     <t>20.85</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
@@ -164,51 +164,51 @@
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>30.46</t>
+    <t>29.60</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>40.76</t>
   </si>
   <si>
     <t>35.05</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>45.23</t>
   </si>
   <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>54.56</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>