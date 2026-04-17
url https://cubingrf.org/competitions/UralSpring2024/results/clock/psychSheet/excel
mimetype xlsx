--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
-    <t>5.25</t>
+    <t>5.24</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
@@ -107,66 +107,66 @@
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
+    <t>Владимир Першин</t>
+  </si>
+  <si>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>11.92</t>
+  </si>
+  <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>8.61</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.29</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>14.07</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>