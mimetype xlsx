--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -107,84 +107,84 @@
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>13.41</t>
+  </si>
+  <si>
+    <t>8.61</t>
+  </si>
+  <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>14.07</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>14.85</t>
+    <t>13.79</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>24.01</t>
   </si>
   <si>
     <t>20.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>