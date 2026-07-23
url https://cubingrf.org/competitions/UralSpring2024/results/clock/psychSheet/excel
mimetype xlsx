--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -38,54 +38,54 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>6.55</t>
-[...2 lines deleted...]
-    <t>5.24</t>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>5.19</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>