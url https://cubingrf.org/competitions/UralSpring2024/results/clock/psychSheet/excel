--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -32,105 +32,105 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
+    <t>3.44</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>8.18</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.63</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>13.41</t>
   </si>