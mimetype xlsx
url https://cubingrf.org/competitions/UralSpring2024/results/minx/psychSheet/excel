--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -44,129 +44,129 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:00.47</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>1:46.03</t>
   </si>
   <si>
     <t>1:41.73</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:58.17</t>
   </si>