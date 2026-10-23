--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -86,78 +86,78 @@
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>8.92</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>9.37</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.23</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>13.62</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>16.87</t>
   </si>