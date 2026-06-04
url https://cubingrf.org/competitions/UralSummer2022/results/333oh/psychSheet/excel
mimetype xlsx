--- v1 (2026-03-03)
+++ v2 (2026-06-04)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>10.07</t>
+    <t>9.88</t>
   </si>
   <si>
     <t>Максим Безъязыков</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
@@ -110,51 +110,51 @@
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>24.48</t>
   </si>
   <si>
     <t>21.16</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>25.66</t>
   </si>
   <si>
     <t>19.31</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
-    <t>27.40</t>
+    <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Владислав Тарасов</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>