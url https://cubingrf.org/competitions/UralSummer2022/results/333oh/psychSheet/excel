--- v2 (2026-06-04)
+++ v3 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>11.58</t>
-[...2 lines deleted...]
-    <t>9.88</t>
+    <t>11.05</t>
+  </si>
+  <si>
+    <t>7.89</t>
   </si>
   <si>
     <t>Максим Безъязыков</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>