--- v2 (2026-03-03)
+++ v3 (2026-08-23)
@@ -29,54 +29,54 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>52.89</t>
-[...2 lines deleted...]
-    <t>47.22</t>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>46.72</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>1:03.20</t>
   </si>
   <si>
     <t>51.69</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>