--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -80,66 +80,66 @@
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>Islam Razhev</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
+    <t>Semën Rudik</t>
+  </si>
+  <si>
+    <t>18.23</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.08</t>
   </si>
   <si>
     <t>Evgeniy Tkachev</t>
   </si>
   <si>
     <t>24.47</t>
   </si>
   <si>
     <t>20.53</t>
   </si>
   <si>
     <t>Vladislav Tarasov</t>
   </si>
   <si>
     <t>29.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>