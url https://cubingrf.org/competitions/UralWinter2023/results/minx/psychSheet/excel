--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,117 +47,117 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>54.82</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>1:07.63</t>
   </si>
   <si>
     <t>1:00.49</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>1:26.72</t>
+    <t>1:26.45</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>1:36.23</t>
   </si>
   <si>
     <t>1:22.75</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:58.17</t>
   </si>
   <si>
     <t>1:44.96</t>
   </si>
   <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>2:04.01</t>
   </si>