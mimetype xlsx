--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>Максим Безъязыков</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
@@ -92,63 +92,63 @@
   <si>
     <t>3.42</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
     <t>4.82</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.33</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>4.95</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>