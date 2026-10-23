--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -53,84 +53,84 @@
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Ilya Shalashny</t>
   </si>
   <si>
     <t>15.14</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
+    <t>Dmitry Sidorenko</t>
+  </si>
+  <si>
+    <t>18.73</t>
+  </si>
+  <si>
+    <t>16.15</t>
+  </si>
+  <si>
     <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>19.47</t>
   </si>
   <si>
     <t>14.40</t>
   </si>
   <si>
     <t>Alexander Anikin</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
     <t>17.94</t>
-  </si>
-[...7 lines deleted...]
-    <t>18.83</t>
   </si>
   <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>29.05</t>
   </si>
   <si>
     <t>24.55</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
     <t>Islam Razhev</t>
   </si>
   <si>
     <t>1:14.26</t>
   </si>