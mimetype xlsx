--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -119,63 +119,63 @@
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>11.71</t>
   </si>
   <si>
     <t>Александр Коротаев</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>11.90</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>24.48</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Азалия Гафарова</t>
   </si>
   <si>
     <t>54.56</t>
   </si>
   <si>
     <t>Максим Батуев</t>
   </si>
   <si>
     <t>1:23.92</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>1:27.10</t>
   </si>
   <si>
     <t>Лев Ханов</t>
   </si>
 </sst>
 </file>
 