--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,60 +29,60 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Artem Sosnovskikh</t>
   </si>
   <si>
-    <t>27.60</t>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
     <t>Dmitry Sidorenko</t>
   </si>
   <si>
-    <t>30.96</t>
+    <t>29.77</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
@@ -119,141 +119,141 @@
   <si>
     <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
+    <t>35.76</t>
   </si>
   <si>
     <t>Dmitriy Klasen</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>35.80</t>
   </si>
   <si>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
+  </si>
+  <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
-[...7 lines deleted...]
-  <si>
     <t>Ilya Shalashny</t>
   </si>
   <si>
     <t>45.56</t>
   </si>
   <si>
     <t>38.01</t>
   </si>
   <si>
     <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Aleksey Bakulin</t>
   </si>
   <si>
     <t>59.40</t>
   </si>
   <si>
     <t>50.38</t>
   </si>
   <si>
     <t>Artem Vasilchenko</t>
   </si>
   <si>
     <t>1:00.02</t>
   </si>
   <si>
     <t>56.29</t>
   </si>
   <si>
+    <t>Arseniy Kislitsyn</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
+  </si>
+  <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
-  </si>
-[...7 lines deleted...]
-    <t>55.40</t>
   </si>
   <si>
     <t>Roman Redʹkin</t>
   </si>
   <si>
     <t>1:38.41</t>
   </si>
   <si>
     <t>Maksim Batuyev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>