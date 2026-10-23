--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -38,135 +38,135 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
     <t>46.72</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Александр Коротаев</t>
   </si>
   <si>
     <t>1:03.05</t>
   </si>
   <si>
-    <t>58.95</t>
+    <t>57.69</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:08.63</t>
+    <t>1:05.35</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
+  </si>
+  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>1:19.01</t>
   </si>
   <si>
     <t>1:15.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:13.51</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>1:37.91</t>
   </si>