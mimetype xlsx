--- v1 (2026-03-03)
+++ v2 (2026-08-26)
@@ -26,111 +26,111 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
+  </si>
+  <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>2:48.54</t>
   </si>
   <si>
     <t>2:37.94</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...5 lines deleted...]
-    <t>2:45.19</t>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>2:48.70</t>
+  </si>
+  <si>
+    <t>2:29.94</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:07.24</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>4:53.12</t>
   </si>
   <si>
     <t>4:26.45</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>6:17.63</t>
   </si>
   <si>
     <t>6:10.78</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>6:25.13</t>
   </si>