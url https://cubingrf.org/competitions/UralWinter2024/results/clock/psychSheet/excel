--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -65,51 +65,51 @@
   <si>
     <t>5.12</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>6.20</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>