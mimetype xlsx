--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -131,51 +131,51 @@
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
-    <t>12.84</t>
+    <t>11.58</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>15.60</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>