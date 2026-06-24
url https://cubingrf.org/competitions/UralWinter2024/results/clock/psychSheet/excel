--- v3 (2026-04-19)
+++ v4 (2026-06-24)
@@ -125,84 +125,84 @@
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>13.41</t>
+  </si>
+  <si>
+    <t>8.61</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>15.60</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>14.85</t>
+    <t>13.79</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>