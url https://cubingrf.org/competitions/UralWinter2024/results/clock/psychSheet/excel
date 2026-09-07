--- v4 (2026-06-24)
+++ v5 (2026-09-07)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
+    <t>3.44</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>6.20</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
@@ -89,66 +89,66 @@
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.63</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>13.41</t>
   </si>