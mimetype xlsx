--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -56,78 +56,78 @@
   <si>
     <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:10.81</t>
+    <t>1:06.32</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>