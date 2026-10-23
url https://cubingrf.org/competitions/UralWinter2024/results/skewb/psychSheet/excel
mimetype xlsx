--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -62,84 +62,84 @@
   <si>
     <t>4.15</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>4.65</t>
   </si>
   <si>
     <t>3.55</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
+    <t>3.46</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>5.27</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
-[...17 lines deleted...]
-    <t>3.70</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>6.14</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>6.51</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>