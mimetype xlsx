--- v3 (2026-03-03)
+++ v4 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.82</t>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>15.14</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>19.47</t>
   </si>
   <si>
     <t>14.40</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>