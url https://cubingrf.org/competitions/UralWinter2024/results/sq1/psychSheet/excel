--- v4 (2026-04-19)
+++ v5 (2026-08-26)
@@ -56,51 +56,51 @@
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Илья Шалашный</t>
   </si>
   <si>
     <t>15.14</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>19.47</t>
   </si>
   <si>
     <t>14.40</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>24.33</t>
   </si>
   <si>
     <t>18.83</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>