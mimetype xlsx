--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -140,51 +140,51 @@
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>