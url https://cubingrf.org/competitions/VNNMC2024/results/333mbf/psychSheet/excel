--- v0 (2026-03-03)
+++ v1 (2026-06-04)
@@ -38,96 +38,96 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>14/15 55:05</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15/17 59:21</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>14/16 47:29</t>
+  </si>
+  <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>11/11 57:14</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>15/19 58:42</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...4 lines deleted...]
-  <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>11/13 32:50</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>11/14 57:01</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>6/6 28:28</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>5/5 33:42</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5/5 41:23</t>
-  </si>
-[...4 lines deleted...]
-    <t>4/4 32:56</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3/3 20:54</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>3/3 25:51</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2/3 13:45</t>
   </si>