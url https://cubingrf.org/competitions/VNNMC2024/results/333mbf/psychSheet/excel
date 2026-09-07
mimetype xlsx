--- v1 (2026-06-04)
+++ v2 (2026-09-07)
@@ -104,51 +104,51 @@
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5/5 41:23</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3/3 20:54</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>3/3 25:51</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2/3 13:45</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>Евгений Скачков</t>
   </si>