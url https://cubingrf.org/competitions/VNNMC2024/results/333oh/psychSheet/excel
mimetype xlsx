--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -17,513 +17,513 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
-[...2 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>9.06</t>
+  </si>
+  <si>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>12.53</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
-    <t>Юрий Рякин</t>
+    <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
-    <t>Никита Платонов</t>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Сергей Миронченков</t>
+    <t>Sergey Mironchenkov</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
-    <t>Иларион Камардин</t>
+    <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...8 lines deleted...]
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
+    <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Максим Дейч</t>
+    <t>Maksim Deych</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Никита Брылин</t>
+    <t>Nikita Brylin</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
+    <t>Karina Shamova</t>
   </si>
   <si>
     <t>24.48</t>
   </si>
   <si>
     <t>19.20</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>27.40</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
-    <t>Агата Комекова</t>
+    <t>Agata Komekova</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.70</t>
   </si>
   <si>
-    <t>Данила Шуваев</t>
+    <t>Danila Shuvaev</t>
   </si>
   <si>
     <t>29.37</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
     <t>28.23</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Артём Сенкевич</t>
+    <t>Artëm Senkevich</t>
   </si>
   <si>
     <t>34.60</t>
   </si>
   <si>
     <t>31.52</t>
   </si>
   <si>
-    <t>Богдан Кашин</t>
+    <t>Bogdan Kashin</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>37.39</t>
   </si>
   <si>
     <t>29.92</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>33.45</t>
-[...2 lines deleted...]
-    <t>Илья Зибарев</t>
+    <t>30.46</t>
+  </si>
+  <si>
+    <t>Ilya Zibarev</t>
   </si>
   <si>
     <t>39.59</t>
   </si>
   <si>
     <t>31.33</t>
   </si>
   <si>
-    <t>Марк Бурлуцкий</t>
+    <t>Mark Burlutskiy</t>
   </si>
   <si>
     <t>39.61</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
-    <t>Андрей Разживин</t>
+    <t>Andrey Razzhivin</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>37.09</t>
   </si>
   <si>
-    <t>Владимир Щеглов</t>
+    <t>Vladimir Shcheglov</t>
   </si>
   <si>
     <t>49.49</t>
   </si>
   <si>
     <t>29.70</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Даниил Глаголев</t>
+    <t>Daniil Glagolev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -846,53 +846,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C53" sqref="C53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1184,65 +1184,65 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>