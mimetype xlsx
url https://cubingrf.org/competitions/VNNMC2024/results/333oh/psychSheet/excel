--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -17,513 +17,513 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>12.53</t>
   </si>
   <si>
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Alexander Ermakov</t>
+    <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
-    <t>Yuri Ryakin</t>
+    <t>Юрий Рякин</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
-    <t>Nikita Platonov</t>
+    <t>Никита Платонов</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
-    <t>Nikolai Masson</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Sergey Mironchenkov</t>
+    <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
-    <t>Ilarion Kamardin</t>
+    <t>Иларион Камардин</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>16.14</t>
-[...2 lines deleted...]
-    <t>Ekaterina Soboleva</t>
+    <t>15.89</t>
+  </si>
+  <si>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Maksim Deych</t>
+    <t>Максим Дейч</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Nikita Brylin</t>
+    <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
-    <t>Karina Shamova</t>
+    <t>Карина Шамова</t>
   </si>
   <si>
     <t>24.48</t>
   </si>
   <si>
     <t>19.20</t>
   </si>
   <si>
-    <t>Alexey Koritskiy</t>
+    <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Тимофей Терещенко</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>21.61</t>
+  </si>
+  <si>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
-[...8 lines deleted...]
-    <t>Agata Komekova</t>
+    <t>Агата Комекова</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.70</t>
   </si>
   <si>
-    <t>Danila Shuvaev</t>
+    <t>Данила Шуваев</t>
   </si>
   <si>
     <t>29.37</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
     <t>28.23</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Artëm Senkevich</t>
+    <t>Артём Сенкевич</t>
   </si>
   <si>
     <t>34.60</t>
   </si>
   <si>
     <t>31.52</t>
   </si>
   <si>
-    <t>Bogdan Kashin</t>
+    <t>Богдан Кашин</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
-    <t>Maxim Chechnev</t>
+    <t>Максим Чечнев</t>
   </si>
   <si>
     <t>37.39</t>
   </si>
   <si>
     <t>29.92</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
     <t>30.46</t>
   </si>
   <si>
-    <t>Ilya Zibarev</t>
+    <t>Илья Зибарев</t>
   </si>
   <si>
     <t>39.59</t>
   </si>
   <si>
     <t>31.33</t>
   </si>
   <si>
-    <t>Mark Burlutskiy</t>
+    <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>39.61</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
-    <t>Andrey Razzhivin</t>
+    <t>Андрей Разживин</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>37.09</t>
   </si>
   <si>
-    <t>Vladimir Shcheglov</t>
+    <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>49.49</t>
   </si>
   <si>
     <t>29.70</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Daniil Glagolev</t>
+    <t>Даниил Глаголев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -846,53 +846,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C53" sqref="C53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>