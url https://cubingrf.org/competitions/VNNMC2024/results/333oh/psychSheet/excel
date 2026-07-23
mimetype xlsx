--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -74,54 +74,54 @@
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>15.06</t>
-[...2 lines deleted...]
-    <t>12.53</t>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>11.74</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
@@ -215,153 +215,153 @@
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>18.54</t>
+  </si>
+  <si>
+    <t>16.60</t>
+  </si>
+  <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>22.88</t>
+  </si>
+  <si>
+    <t>14.38</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
-  </si>
-[...7 lines deleted...]
-    <t>19.20</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
@@ -1198,65 +1198,65 @@
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>