--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>