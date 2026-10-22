--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -152,135 +152,144 @@
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>31.44</t>
+  </si>
+  <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>38.10</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>40.31</t>
   </si>
   <si>
     <t>37.31</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>43.60</t>
   </si>
   <si>
     <t>41.31</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>44.10</t>
   </si>
   <si>
     <t>34.37</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>37.50</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
@@ -393,59 +402,50 @@
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
-  </si>
-[...7 lines deleted...]
-    <t>44.89</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>1:12.10</t>
   </si>