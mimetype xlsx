--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -44,99 +44,99 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>58.38</t>
+  </si>
+  <si>
+    <t>49.14</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
     <t>58.17</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>1:08.75</t>
-[...2 lines deleted...]
-    <t>1:06.10</t>
+    <t>1:08.03</t>
+  </si>
+  <si>
+    <t>1:05.56</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:09.32</t>
+    <t>1:08.25</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
@@ -251,147 +251,147 @@
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:32.17</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
     <t>1:24.75</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>1:34.55</t>
+  </si>
+  <si>
+    <t>1:27.73</t>
+  </si>
+  <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>1:37.71</t>
   </si>
   <si>
     <t>1:29.79</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>1:45.42</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:47.91</t>
   </si>
   <si>
     <t>1:29.74</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>1:48.63</t>
   </si>
   <si>
     <t>1:37.84</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:52.99</t>
   </si>
   <si>
     <t>1:43.38</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>2:07.87</t>
+  </si>
+  <si>
+    <t>1:53.17</t>
+  </si>
+  <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>2:10.22</t>
   </si>
   <si>
     <t>2:03.70</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>2:10.86</t>
   </si>
   <si>
     <t>1:45.78</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:53.17</t>
   </si>
   <si>
     <t>Андрей Разживин</t>
   </si>
   <si>
     <t>2:21.63</t>
   </si>
   <si>
     <t>2:11.48</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:18.18</t>
   </si>
   <si>
     <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>Сергей Шеронов</t>
   </si>
   <si>
     <t>Трофим Зотов</t>
   </si>