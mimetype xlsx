--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -32,159 +32,159 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
+    <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>58.38</t>
+    <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
     <t>58.17</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>1:06.86</t>
+  </si>
+  <si>
+    <t>57.96</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>1:13.14</t>
   </si>
   <si>
     <t>1:02.12</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>1:16.42</t>
-[...2 lines deleted...]
-    <t>1:08.33</t>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:03.59</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>1:17.55</t>
   </si>
   <si>
     <t>1:07.61</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>1:20.07</t>
   </si>