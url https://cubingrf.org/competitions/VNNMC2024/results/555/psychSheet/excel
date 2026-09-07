--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -62,51 +62,51 @@
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
     <t>58.17</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>