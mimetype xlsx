--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -29,54 +29,54 @@
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>2:37.31</t>
   </si>
   <si>
     <t>2:34.48</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>2:40.70</t>
   </si>
   <si>
     <t>2:33.58</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Nikita Platonov</t>
   </si>
   <si>
     <t>3:17.66</t>
   </si>