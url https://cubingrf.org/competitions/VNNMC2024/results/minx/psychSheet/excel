--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,366 +17,366 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...26 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
+    <t>Daniil Tambovtsev</t>
+  </si>
+  <si>
+    <t>1:00.85</t>
+  </si>
+  <si>
+    <t>54.21</t>
+  </si>
+  <si>
+    <t>Karina Shamova</t>
   </si>
   <si>
     <t>1:02.01</t>
   </si>
   <si>
     <t>59.79</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Сергей Миронченков</t>
+    <t>Sergey Mironchenkov</t>
   </si>
   <si>
     <t>1:02.31</t>
   </si>
   <si>
     <t>57.05</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
-[...8 lines deleted...]
-    <t>Дмитрий Душейко</t>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>1:05.35</t>
+  </si>
+  <si>
+    <t>58.04</t>
+  </si>
+  <si>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...8 lines deleted...]
-    <t>Юрий Рякин</t>
+    <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Никита Платонов</t>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
+  </si>
+  <si>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...8 lines deleted...]
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
-    <t>Владимир Щеглов</t>
+    <t>Vladimir Shcheglov</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
-    <t>Никита Брылин</t>
+    <t>Nikita Brylin</t>
   </si>
   <si>
     <t>1:45.48</t>
   </si>
   <si>
     <t>1:35.72</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>
   <si>
     <t>1:37.80</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:52.22</t>
   </si>
   <si>
-    <t>Максим Дейч</t>
+    <t>Maksim Deych</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Марк Бурлуцкий</t>
+    <t>Mark Burlutskiy</t>
   </si>
   <si>
     <t>2:19.31</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>2:41.90</t>
   </si>
   <si>
-    <t>Даниил Глаголев</t>
-[...2 lines deleted...]
-    <t>Сергей Шеронов</t>
+    <t>Daniil Glagolev</t>
+  </si>
+  <si>
+    <t>Sergey Sheronov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -699,51 +699,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -869,65 +869,65 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>