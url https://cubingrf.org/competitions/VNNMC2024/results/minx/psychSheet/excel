--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -17,366 +17,366 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Karina Shamova</t>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:01.43</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
+    <t>Карина Шамова</t>
   </si>
   <si>
     <t>1:02.01</t>
   </si>
   <si>
     <t>59.79</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Sergey Mironchenkov</t>
+    <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:02.31</t>
   </si>
   <si>
     <t>57.05</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
-[...8 lines deleted...]
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
-    <t>Yuri Ryakin</t>
+    <t>Юрий Рякин</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
-    <t>Nikita Platonov</t>
+    <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Alexey Koritskiy</t>
+    <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
-    <t>Vladimir Shcheglov</t>
+    <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
-    <t>Nikita Brylin</t>
+    <t>Никита Брылин</t>
   </si>
   <si>
     <t>1:45.48</t>
   </si>
   <si>
     <t>1:35.72</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>
   <si>
     <t>1:37.80</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:52.22</t>
   </si>
   <si>
-    <t>Maksim Deych</t>
+    <t>Максим Дейч</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Mark Burlutskiy</t>
+    <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>2:19.31</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>2:41.90</t>
   </si>
   <si>
-    <t>Daniil Glagolev</t>
-[...2 lines deleted...]
-    <t>Sergey Sheronov</t>
+    <t>Даниил Глаголев</t>
+  </si>
+  <si>
+    <t>Сергей Шеронов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -699,51 +699,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -883,65 +883,65 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>