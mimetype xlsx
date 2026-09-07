--- v3 (2026-06-04)
+++ v4 (2026-09-07)
@@ -71,75 +71,75 @@
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:01.43</t>
   </si>