--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -12,221 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:00.47</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>1:02.01</t>
-[...2 lines deleted...]
-    <t>59.79</t>
+    <t>1:01.07</t>
+  </si>
+  <si>
+    <t>58.52</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:02.31</t>
   </si>
   <si>
     <t>57.05</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
+    <t>1:11.87</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
@@ -302,63 +302,66 @@
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:52.22</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
+    <t>Дмитрий Дунаев</t>
+  </si>
+  <si>
+    <t>2:30.41</t>
+  </si>
+  <si>
+    <t>2:08.03</t>
+  </si>
+  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:19.22</t>
   </si>
   <si>
     <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>2:19.31</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>2:41.90</t>
   </si>
   <si>
     <t>Даниил Глаголев</t>
   </si>
   <si>
     <t>Сергей Шеронов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1173,88 +1176,90 @@
       <c r="D32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
-      <c r="C34" s="1"/>
+      <c r="C34" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1"/>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>