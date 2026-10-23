--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,60 +29,60 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
-    <t>2.35</t>
+    <t>2.19</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.09</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
@@ -197,50 +197,59 @@
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
@@ -251,63 +260,54 @@
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>4.30</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>7.46</t>
+    <t>7.33</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>Марина Щукина</t>
   </si>
   <si>
     <t>7.62</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>