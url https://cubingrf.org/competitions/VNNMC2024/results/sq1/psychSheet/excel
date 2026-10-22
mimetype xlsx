--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -29,51 +29,51 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Ekaterina Katyukova</t>
   </si>
@@ -98,50 +98,59 @@
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>16.21</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
+    <t>Nikolay Vasilyev</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>14.97</t>
+  </si>
+  <si>
     <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>22.24</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>24.01</t>
   </si>
   <si>
     <t>19.24</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
@@ -152,75 +161,66 @@
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>26.29</t>
   </si>
   <si>
     <t>19.89</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
-[...7 lines deleted...]
-  <si>
     <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>18.83</t>
   </si>
   <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
-    <t>27.25</t>
+    <t>26.08</t>
   </si>
   <si>
     <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
     <t>Gleb Batenin</t>
   </si>
   <si>
     <t>35.78</t>
   </si>
   <si>
     <t>22.11</t>
   </si>
   <si>
     <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>37.82</t>
   </si>