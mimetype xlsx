--- v0 (2026-05-01)
+++ v1 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
@@ -77,107 +77,107 @@
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>10.05</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>10.58</t>
+    <t>10.53</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
+    <t>Ян Хардиков</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>11.01</t>
+  </si>
+  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Давид Чеботкевич</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
@@ -203,51 +203,51 @@
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
-    <t>21.36</t>
+    <t>20.29</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>24.73</t>
   </si>
   <si>
     <t>21.11</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
@@ -263,159 +263,162 @@
   <si>
     <t>24.43</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>34.73</t>
   </si>
   <si>
     <t>28.85</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.41</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
-    <t>38.52</t>
-[...2 lines deleted...]
-    <t>29.46</t>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>Светлана Яковлева</t>
   </si>
   <si>
     <t>55.34</t>
   </si>
   <si>
     <t>42.50</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>56.54</t>
   </si>
   <si>
     <t>46.17</t>
   </si>
   <si>
     <t>Роман Архипов</t>
   </si>
   <si>
     <t>56.83</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>Ульяна Доценко</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
+    <t>Артем Тихий</t>
+  </si>
+  <si>
+    <t>1:22.02</t>
+  </si>
+  <si>
+    <t>1:05.29</t>
+  </si>
+  <si>
     <t>Камила Пак</t>
   </si>
   <si>
     <t>1:28.29</t>
   </si>
   <si>
     <t>1:08.01</t>
   </si>
   <si>
+    <t>Татьяна Якинто</t>
+  </si>
+  <si>
+    <t>1:36.40</t>
+  </si>
+  <si>
+    <t>1:13.51</t>
+  </si>
+  <si>
     <t>Данил Ложкин</t>
   </si>
   <si>
     <t>1:39.00</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
-    <t>Артем Тихий</t>
-[...7 lines deleted...]
-  <si>
     <t>Богдан Вольнягин</t>
   </si>
   <si>
     <t>1:39.53</t>
   </si>
   <si>
     <t>1:22.58</t>
   </si>
   <si>
     <t>Марьям Чернова</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
     <t>1:11.43</t>
   </si>
   <si>
     <t>Полина Закревская</t>
   </si>
   <si>
     <t>2:14.23</t>
   </si>
   <si>
     <t>2:00.50</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:02.65</t>
   </si>
   <si>
     <t>Виктория Неизвестная</t>
   </si>
   <si>
     <t>Владимир Золотуев</t>
   </si>
   <si>
     <t>Макар Мокроусов</t>
   </si>
   <si>
     <t>Ярослав Осипов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1308,76 +1311,78 @@
       <c r="D38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D39" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1"/>
+      <c r="C40" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1"/>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>