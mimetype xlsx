--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -17,420 +17,420 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Якинто</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>Георгий Бутурлин</t>
+    <t>Georgiy Buturlin</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>10.05</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
-    <t>Владислав Березниченко</t>
+    <t>Vladislav Bereznichenko</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
+    <t>Yan Hardikov</t>
   </si>
   <si>
     <t>13.34</t>
   </si>
   <si>
     <t>11.01</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
+    <t>Vladimir Bereznichenko</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
+    <t>Milana Longinova</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
+    <t>David Chebotkevich</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
-    <t>Артём Островидов</t>
+    <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
+    <t>Veronica Maximova</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
-    <t>Данил Банный</t>
+    <t>Danil Banniy</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
-    <t>Богдан Абрамович</t>
+    <t>Bogdan</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
     <t>20.29</t>
   </si>
   <si>
-    <t>Виктория Солдатова</t>
+    <t>Viktoriia Soldatova</t>
   </si>
   <si>
     <t>24.73</t>
   </si>
   <si>
     <t>21.11</t>
   </si>
   <si>
-    <t>Антон Каюров</t>
+    <t>Anton Kayurov</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
-    <t>Кира Краева</t>
+    <t>Kira Krayeva</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
-    <t>Виталина Калистратова</t>
+    <t>Vitalina Kalistratova</t>
   </si>
   <si>
     <t>29.83</t>
   </si>
   <si>
     <t>24.43</t>
   </si>
   <si>
-    <t>Евгения Федина</t>
+    <t>Evgenia Fedina</t>
   </si>
   <si>
     <t>34.73</t>
   </si>
   <si>
     <t>28.85</t>
   </si>
   <si>
-    <t>Даниил Смолярчук</t>
+    <t>Daniil Smolyarchuk</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.41</t>
   </si>
   <si>
-    <t>Елисей Якинто</t>
+    <t>Elisei Yaquinto</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>25.70</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
+    <t>Oleg Yakovlev</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
-    <t>Светлана Яковлева</t>
+    <t>Svetlana Yakovleva</t>
   </si>
   <si>
     <t>55.34</t>
   </si>
   <si>
     <t>42.50</t>
   </si>
   <si>
-    <t>Арсений Тихий</t>
+    <t>Arseniy Tikhii</t>
   </si>
   <si>
     <t>56.54</t>
   </si>
   <si>
     <t>46.17</t>
   </si>
   <si>
-    <t>Роман Архипов</t>
+    <t>Roman Arhipov</t>
   </si>
   <si>
     <t>56.83</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
-    <t>Ульяна Доценко</t>
+    <t>Ulyana Docenko</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
-    <t>Артем Тихий</t>
+    <t>Artem Tikhii</t>
   </si>
   <si>
     <t>1:22.02</t>
   </si>
   <si>
     <t>1:05.29</t>
   </si>
   <si>
-    <t>Камила Пак</t>
+    <t>Kamila Pak</t>
   </si>
   <si>
     <t>1:28.29</t>
   </si>
   <si>
     <t>1:08.01</t>
   </si>
   <si>
-    <t>Татьяна Якинто</t>
+    <t>Tatyana Yaquinto</t>
   </si>
   <si>
     <t>1:36.40</t>
   </si>
   <si>
     <t>1:13.51</t>
   </si>
   <si>
-    <t>Данил Ложкин</t>
+    <t>Danil Lozhkin</t>
   </si>
   <si>
     <t>1:39.00</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
-    <t>Богдан Вольнягин</t>
+    <t>Bogdan Volnyagin</t>
   </si>
   <si>
     <t>1:39.53</t>
   </si>
   <si>
     <t>1:22.58</t>
   </si>
   <si>
-    <t>Марьям Чернова</t>
+    <t>Maryam Chernova</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
     <t>1:11.43</t>
   </si>
   <si>
-    <t>Полина Закревская</t>
+    <t>Polina Zakrevskaya</t>
   </si>
   <si>
     <t>2:14.23</t>
   </si>
   <si>
     <t>2:00.50</t>
   </si>
   <si>
-    <t>Виктория Неизвестная</t>
-[...8 lines deleted...]
-    <t>Ярослав Осипов</t>
+    <t>Viktoria Neizvestnaya</t>
+  </si>
+  <si>
+    <t>Vladimir Zolotuev</t>
+  </si>
+  <si>
+    <t>Makar Mokrousov</t>
+  </si>
+  <si>
+    <t>Yaroslav Osipov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>