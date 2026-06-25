--- v0 (2026-04-19)
+++ v1 (2026-06-25)
@@ -38,162 +38,162 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>35.56</t>
+    <t>35.14</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>48.93</t>
+  </si>
+  <si>
+    <t>46.70</t>
+  </si>
+  <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...5 lines deleted...]
-    <t>46.99</t>
+    <t>Владимир Березниченко</t>
+  </si>
+  <si>
+    <t>53.73</t>
+  </si>
+  <si>
+    <t>48.83</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>57.23</t>
   </si>
   <si>
     <t>53.56</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
   <si>
-    <t>59.32</t>
+    <t>56.61</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>1:14.06</t>
   </si>
   <si>
     <t>1:08.16</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>1:14.16</t>
   </si>
   <si>
     <t>1:09.85</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
-    <t>1:22.64</t>
-[...2 lines deleted...]
-    <t>1:18.18</t>
+    <t>1:15.77</t>
+  </si>
+  <si>
+    <t>1:12.56</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>1:24.14</t>
   </si>
   <si>
     <t>1:20.36</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>1:28.16</t>
   </si>
   <si>
     <t>1:16.98</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>1:43.38</t>
   </si>