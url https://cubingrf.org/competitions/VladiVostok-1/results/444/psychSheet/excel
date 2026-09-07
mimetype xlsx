--- v1 (2026-06-25)
+++ v2 (2026-09-07)
@@ -77,51 +77,51 @@
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>48.93</t>
   </si>
   <si>
-    <t>46.70</t>
+    <t>44.38</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>57.23</t>
   </si>