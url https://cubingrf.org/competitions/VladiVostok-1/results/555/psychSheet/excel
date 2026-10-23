--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -62,93 +62,93 @@
   <si>
     <t>1:14.45</t>
   </si>
   <si>
     <t>1:08.27</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>1:17.42</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>1:35.01</t>
   </si>
   <si>
     <t>1:22.93</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>1:39.56</t>
+  </si>
+  <si>
+    <t>1:32.91</t>
+  </si>
+  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>1:39.69</t>
   </si>
   <si>
     <t>1:25.40</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>1:41.32</t>
   </si>
   <si>
     <t>1:30.79</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>1:44.68</t>
   </si>
   <si>
     <t>1:40.26</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>1:51.88</t>
   </si>
   <si>
     <t>1:44.43</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:47.48</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>2:08.39</t>
   </si>
   <si>
     <t>1:57.20</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>2:09.71</t>
   </si>
   <si>
     <t>2:03.88</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>2:13.87</t>
   </si>