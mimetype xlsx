--- v0 (2026-04-19)
+++ v1 (2026-09-07)
@@ -101,51 +101,51 @@
   <si>
     <t>1:30.79</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>1:44.68</t>
   </si>
   <si>
     <t>1:40.26</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>1:51.88</t>
   </si>
   <si>
     <t>1:44.43</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>2:06.90</t>
+    <t>1:59.03</t>
   </si>
   <si>
     <t>1:47.48</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>2:08.39</t>
   </si>
   <si>
     <t>1:57.20</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>2:09.71</t>
   </si>
   <si>
     <t>2:03.88</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>