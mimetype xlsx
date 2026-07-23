--- v0 (2026-05-31)
+++ v1 (2026-07-23)
@@ -12,263 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
+    <t>Михаил Братко</t>
+  </si>
+  <si>
+    <t>10.06</t>
+  </si>
+  <si>
+    <t>8.11</t>
+  </si>
+  <si>
+    <t>Кирилл Ослонов</t>
+  </si>
+  <si>
+    <t>11.64</t>
+  </si>
+  <si>
+    <t>9.63</t>
+  </si>
+  <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>10.58</t>
+    <t>10.53</t>
+  </si>
+  <si>
+    <t>Ян Хардиков</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>11.01</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
+    <t>Марк Чукмасов</t>
+  </si>
+  <si>
+    <t>17.09</t>
+  </si>
+  <si>
+    <t>14.02</t>
+  </si>
+  <si>
+    <t>Максим Петрашко</t>
+  </si>
+  <si>
+    <t>17.94</t>
+  </si>
+  <si>
+    <t>14.85</t>
+  </si>
+  <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
-    <t>21.36</t>
+    <t>20.29</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
+    <t>Виталина Калистратова</t>
+  </si>
+  <si>
+    <t>29.83</t>
+  </si>
+  <si>
+    <t>24.43</t>
+  </si>
+  <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>34.73</t>
   </si>
   <si>
     <t>28.85</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.41</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
-    <t>38.52</t>
-[...2 lines deleted...]
-    <t>29.46</t>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
+  </si>
+  <si>
+    <t>Олег Яковлев</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>35.00</t>
+  </si>
+  <si>
+    <t>Марк Ли</t>
+  </si>
+  <si>
+    <t>44.67</t>
+  </si>
+  <si>
+    <t>39.94</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>56.54</t>
   </si>
   <si>
     <t>46.17</t>
   </si>
   <si>
     <t>Ульяна Доценко</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
     <t>Артем Тихий</t>
   </si>
   <si>
-    <t>1:39.04</t>
-[...2 lines deleted...]
-    <t>1:11.09</t>
+    <t>1:22.02</t>
+  </si>
+  <si>
+    <t>1:05.29</t>
+  </si>
+  <si>
+    <t>Камила Пак</t>
+  </si>
+  <si>
+    <t>1:28.29</t>
+  </si>
+  <si>
+    <t>1:08.01</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
-    <t>4:02.65</t>
-[...5 lines deleted...]
-    <t>Михаил Братко</t>
+    <t>1:36.40</t>
+  </si>
+  <si>
+    <t>1:13.51</t>
+  </si>
+  <si>
+    <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>Олег Евграшкин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,54 +657,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C26" sqref="C26"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -914,72 +986,180 @@
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="1"/>
+      <c r="C23" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
       <c r="B25" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C26" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="B32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="1"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">