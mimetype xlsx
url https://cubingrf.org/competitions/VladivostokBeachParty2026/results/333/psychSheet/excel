--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -134,84 +134,84 @@
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
+    <t>Максим Петрашко</t>
+  </si>
+  <si>
+    <t>16.44</t>
+  </si>
+  <si>
+    <t>13.72</t>
+  </si>
+  <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
-  </si>
-[...7 lines deleted...]
-    <t>14.85</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
     <t>20.29</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>28.90</t>
   </si>