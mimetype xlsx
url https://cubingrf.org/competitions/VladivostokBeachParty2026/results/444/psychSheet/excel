--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -17,213 +17,213 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Никита Пак</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>35.14</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
-    <t>Михаил Братко</t>
+    <t>Misha Bratko</t>
   </si>
   <si>
     <t>40.87</t>
   </si>
   <si>
     <t>27.79</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
-    <t>Владислав Березниченко</t>
+    <t>Vladislav Bereznichenko</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
+    <t>Milana Longinova</t>
   </si>
   <si>
     <t>48.93</t>
   </si>
   <si>
-    <t>46.70</t>
-[...2 lines deleted...]
-    <t>Ян Хардиков</t>
+    <t>44.38</t>
+  </si>
+  <si>
+    <t>Yan Hardikov</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
+    <t>Vladimir Bereznichenko</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>57.23</t>
   </si>
   <si>
     <t>53.56</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
   <si>
     <t>56.61</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
+    <t>Maxim Petrashko</t>
+  </si>
+  <si>
+    <t>1:13.82</t>
+  </si>
+  <si>
+    <t>1:05.26</t>
+  </si>
+  <si>
+    <t>Veronica Maximova</t>
   </si>
   <si>
     <t>1:14.16</t>
   </si>
   <si>
     <t>1:09.85</t>
   </si>
   <si>
-    <t>Богдан Абрамович</t>
+    <t>Bogdan</t>
   </si>
   <si>
     <t>1:15.77</t>
   </si>
   <si>
     <t>1:12.56</t>
   </si>
   <si>
-    <t>Марк Чукмасов</t>
+    <t>Mark Chukmasov</t>
   </si>
   <si>
     <t>1:16.49</t>
   </si>
   <si>
     <t>58.25</t>
   </si>
   <si>
-    <t>Максим Петрашко</t>
-[...8 lines deleted...]
-    <t>Евгений Ким</t>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>1:52.26</t>
   </si>
   <si>
     <t>1:36.92</t>
   </si>
   <si>
-    <t>Арсений Тихий</t>
+    <t>Arseniy Tikhii</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>