--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -29,126 +29,126 @@
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>5.79</t>
-[...2 lines deleted...]
-    <t>4.44</t>
+    <t>5.52</t>
+  </si>
+  <si>
+    <t>4.06</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>6.09</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>7.87</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
+    <t>Максим Петрашко</t>
+  </si>
+  <si>
+    <t>11.28</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
-    <t>Максим Петрашко</t>
-[...7 lines deleted...]
-  <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.02</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.80</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
-    <t>13.83</t>
+    <t>12.49</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>18.62</t>
   </si>
   <si>
     <t>15.69</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>18.66</t>
   </si>