--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -53,93 +53,93 @@
   <si>
     <t>46.55</t>
   </si>
   <si>
     <t>41.63</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>1:03.82</t>
   </si>
   <si>
     <t>59.07</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>1:05.41</t>
   </si>
   <si>
     <t>57.23</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>1:06.35</t>
+  </si>
+  <si>
+    <t>57.98</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>1:10.60</t>
   </si>
   <si>
     <t>1:04.85</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Братко</t>
   </si>
   <si>
     <t>1:34.39</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
+    <t>Артём Островидов</t>
+  </si>
+  <si>
+    <t>1:57.17</t>
+  </si>
+  <si>
+    <t>1:36.79</t>
+  </si>
+  <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>2:00.01</t>
   </si>
   <si>
     <t>1:51.83</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:02.27</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
     <t>2:25.30</t>
   </si>
   <si>
     <t>2:03.97</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>2:44.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>