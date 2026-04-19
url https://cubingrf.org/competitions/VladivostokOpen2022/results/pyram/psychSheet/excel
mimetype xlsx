--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -26,120 +26,120 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Кирилл Ослонов</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Моисеев</t>
   </si>
   <si>
     <t>4.91</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.04</t>
   </si>
   <si>
     <t>Максим Кучук</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
     <t>Семён Козин</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
+    <t>Татьяна Якинто</t>
+  </si>
+  <si>
+    <t>12.30</t>
+  </si>
+  <si>
+    <t>5.97</t>
+  </si>
+  <si>
     <t>Константин Пан</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>8.48</t>
-  </si>
-[...7 lines deleted...]
-    <t>5.97</t>
   </si>
   <si>
     <t>Данил Левицкий</t>
   </si>
   <si>
     <t>14.96</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>Сергей Марченков</t>
   </si>
   <si>
     <t>19.89</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>