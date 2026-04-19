--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -68,60 +68,60 @@
   <si>
     <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Eugene Moiseev</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
     <t>Nikita Pak</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
-    <t>2.60</t>
+    <t>2.42</t>
   </si>
   <si>
     <t>Denis Vorobyev</t>
   </si>
   <si>
-    <t>4.95</t>
-[...2 lines deleted...]
-    <t>2.95</t>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>2.59</t>
   </si>
   <si>
     <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Timofey Zakharchenko</t>
   </si>
   <si>
     <t>5.49</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>Andrey Derevyagin</t>
   </si>
   <si>
     <t>6.30</t>
   </si>