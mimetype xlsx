--- v3 (2026-04-19)
+++ v4 (2026-06-17)
@@ -17,291 +17,291 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Matthew Yaquinto</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
-    <t>Ilya Sokolov</t>
+    <t>Илья Соколов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
-    <t>Dmitry Salakhov</t>
+    <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
-    <t>Eugene Moiseev</t>
+    <t>Евгений Моисеев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Nikita Pak</t>
+    <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.42</t>
   </si>
   <si>
-    <t>Denis Vorobyev</t>
+    <t>Денис Воробьев</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
-    <t>Kirill Oslonov</t>
+    <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Timofey Zakharchenko</t>
+    <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>5.49</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
-    <t>Andrey Derevyagin</t>
+    <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>6.30</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
-    <t>Igor Kucheryavii</t>
+    <t>Игорь Кучерявый</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>4.07</t>
   </si>
   <si>
-    <t>Mikhail Novoselov</t>
+    <t>Михаил Новоселов</t>
   </si>
   <si>
     <t>6.57</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
-    <t>Karina Ermakova</t>
+    <t>Карина Ермакова</t>
   </si>
   <si>
     <t>6.71</t>
   </si>
   <si>
     <t>5.27</t>
   </si>
   <si>
-    <t>Semën Kozin</t>
+    <t>Семён Козин</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
-    <t>Roman Antonenko</t>
+    <t>Роман Антоненко</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
-    <t>Farrukh Isakov</t>
+    <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>9.01</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
-    <t>Vladimir Khisamov</t>
+    <t>Владимир Хисамов</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.61</t>
   </si>
   <si>
-    <t>Anton Chernyshov</t>
+    <t>Антон Чернышов</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>6.07</t>
   </si>
   <si>
-    <t>Ksenia Moskaltsova</t>
+    <t>Ксения Москальцова</t>
   </si>
   <si>
     <t>11.75</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
-    <t>Mikhail Tselishchev</t>
+    <t>Михаил Целищев</t>
   </si>
   <si>
     <t>12.01</t>
   </si>
   <si>
     <t>10.47</t>
   </si>
   <si>
-    <t>Artëm Arzamazov</t>
+    <t>Артём Арзамазов</t>
   </si>
   <si>
     <t>12.23</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
-    <t>Artëm Kronikovskiy</t>
+    <t>Артём Крониковский</t>
   </si>
   <si>
     <t>14.37</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
-    <t>Kirill Danyuk</t>
+    <t>Кирилл Данюк</t>
   </si>
   <si>
     <t>13.36</t>
   </si>
   <si>
-    <t>Timofey Pikulev</t>
+    <t>Тимофей Пикулев</t>
   </si>
   <si>
     <t>15.80</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
-    <t>Mark Ermakov</t>
+    <t>Марк Ермаков</t>
   </si>
   <si>
     <t>18.76</t>
   </si>
   <si>
     <t>16.76</t>
   </si>
   <si>
-    <t>Vyacheslav Chernenko</t>
+    <t>Вячеслав Черненко</t>
   </si>
   <si>
     <t>20.07</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
-    <t>Ruslan Mamadiyarov</t>
+    <t>Руслан Мамадияров</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
-    <t>Roman Zaritskiy</t>
+    <t>Роман Зарицкий</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -632,51 +632,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>