--- v4 (2026-06-17)
+++ v5 (2026-08-02)
@@ -74,51 +74,51 @@
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Евгений Моисеев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.42</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>4.67</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>5.49</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>