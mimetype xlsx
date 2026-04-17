--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -26,93 +26,93 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>13.78</t>
+  </si>
+  <si>
+    <t>12.04</t>
+  </si>
+  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.54</t>
-[...8 lines deleted...]
-    <t>12.77</t>
+    <t>12.30</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
-    <t>20.91</t>
-[...2 lines deleted...]
-    <t>18.64</t>
+    <t>20.82</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>26.47</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
-    <t>23.97</t>
+    <t>23.49</t>
   </si>
   <si>
     <t>Евгений Моисеев</t>
   </si>
   <si>
     <t>27.10</t>
   </si>
   <si>
     <t>22.85</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>30.17</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
     <t>Михаил Новоселов</t>
   </si>
   <si>
     <t>35.31</t>
   </si>