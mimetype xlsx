--- v2 (2026-04-17)
+++ v3 (2026-07-23)
@@ -41,96 +41,96 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
     <t>12.04</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.30</t>
+    <t>12.29</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>26.47</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
     <t>23.49</t>
   </si>
   <si>
     <t>Евгений Моисеев</t>
   </si>
   <si>
     <t>27.10</t>
   </si>
   <si>
     <t>22.85</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>30.17</t>
   </si>
   <si>
-    <t>24.28</t>
+    <t>23.62</t>
   </si>
   <si>
     <t>Михаил Новоселов</t>
   </si>
   <si>
     <t>35.31</t>
   </si>
   <si>
     <t>28.53</t>
   </si>
   <si>
     <t>Михаил Целищев</t>
   </si>
   <si>
     <t>1:35.92</t>
   </si>
   <si>
     <t>1:17.02</t>
   </si>
   <si>
     <t>Кирилл Данюк</t>
   </si>
   <si>
     <t>1:23.93</t>
   </si>