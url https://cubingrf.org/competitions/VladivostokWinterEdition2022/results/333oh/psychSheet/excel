--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
-    <t>12.04</t>
+    <t>11.96</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>12.29</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>26.47</t>
   </si>