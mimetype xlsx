--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>6.37</t>
+    <t>5.94</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>11.21</t>
   </si>