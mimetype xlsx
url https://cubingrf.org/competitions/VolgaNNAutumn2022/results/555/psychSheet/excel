--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
+    <t>45.82</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>