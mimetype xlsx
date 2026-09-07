--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -86,51 +86,51 @@
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
-    <t>59.74</t>
+    <t>58.03</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
     <t>1:18.02</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:29.81</t>
   </si>