--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -35,66 +35,66 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:37.94</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>4:09.82</t>
   </si>