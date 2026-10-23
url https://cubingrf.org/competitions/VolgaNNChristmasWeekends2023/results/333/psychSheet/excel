--- v4 (2026-08-24)
+++ v5 (2026-10-23)
@@ -26,68 +26,68 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.15</t>
@@ -155,51 +155,51 @@
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>9.44</t>
   </si>
   <si>
     <t>6.76</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>9.47</t>
   </si>
@@ -1714,51 +1714,51 @@
         <v>160</v>
       </c>
       <c r="D56" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D57" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D58" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>